--- v0 (2026-05-28)
+++ v1 (2026-07-13)
@@ -32,78 +32,78 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Ишмухаметов Равиль Ильмарович</t>
+    <t>Зотов Вячеслав Александрович</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
-    <t>Зачислен</t>
-[...20 lines deleted...]
-    <t>Иливанов Тимофей Сергеевич</t>
+    <t>Рекомендован к зачислению</t>
+  </si>
+  <si>
+    <t>Фархиева Наталья Альбертовна</t>
+  </si>
+  <si>
+    <t>Валикова Виктория Сергеевна</t>
+  </si>
+  <si>
+    <t>Орлов Илья Олегович</t>
+  </si>
+  <si>
+    <t>Чхайлов Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Карпенко Валерий Дмитриевич</t>
+  </si>
+  <si>
+    <t>Мугинова Лиана Рависовна</t>
+  </si>
+  <si>
+    <t>Лиморенко Диана Александровна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -448,191 +448,191 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>4.83</v>
+        <v>4.3</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>4.58</v>
+        <v>4.3</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>4.25</v>
+        <v>4.1</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5">
-        <v>4.17</v>
+        <v>4.1</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6">
-        <v>4.17</v>
+        <v>3.8</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
-        <v>3.79</v>
+        <v>3.7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>7</v>
       </c>
       <c r="E8">
-        <v>3.67</v>
+        <v>3.7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>7</v>
       </c>
       <c r="E9">
-        <v>3.67</v>
+        <v>3.46</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>