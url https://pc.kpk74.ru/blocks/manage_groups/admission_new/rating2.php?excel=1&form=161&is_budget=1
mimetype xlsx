--- v1 (2026-07-13)
+++ v2 (2026-08-27)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Зотов Вячеслав Александрович</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению</t>
+    <t>Зачислен</t>
   </si>
   <si>
     <t>Фархиева Наталья Альбертовна</t>
   </si>
   <si>
     <t>Валикова Виктория Сергеевна</t>
   </si>
   <si>
     <t>Орлов Илья Олегович</t>
   </si>
   <si>
     <t>Чхайлов Кирилл Сергеевич</t>
   </si>
   <si>
     <t>Карпенко Валерий Дмитриевич</t>
   </si>
   <si>
     <t>Мугинова Лиана Рависовна</t>
   </si>
   <si>
     <t>Лиморенко Диана Александровна</t>
   </si>
 </sst>
 </file>
 